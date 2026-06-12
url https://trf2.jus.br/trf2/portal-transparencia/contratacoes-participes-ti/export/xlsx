--- v0 (2026-03-14)
+++ v1 (2026-06-12)
@@ -12,86 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência e prestação de c" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>field_numero_da_licitacao</t>
   </si>
   <si>
     <t>field_orgao_gerenciador</t>
   </si>
   <si>
     <t>field_objeto</t>
   </si>
   <si>
-    <t>00025/0011</t>
-[...2 lines deleted...]
-    <t>Nº do Pregão: 00025/0011</t>
+    <t>90023/2024</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 90023/2024</t>
   </si>
   <si>
     <t>Órgão gerenciador: TRF1</t>
   </si>
   <si>
-    <t>Objeto:Teste publicação</t>
-[...11 lines deleted...]
-    <t>Objeto:Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste Conteúdo teste </t>
+    <t>Objeto:Aquisição de notebooks tipo I Daten (Processo 0001237-93.2024.4.02.8000)</t>
+  </si>
+  <si>
+    <t>99999/2025</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 99999/2025</t>
+  </si>
+  <si>
+    <t>Órgão gerenciador: CJF</t>
+  </si>
+  <si>
+    <t>Objeto:Contratação Direta - Aquisição assinatura Orçafascio (Processo 0002512-43.2025.4.02.8000)</t>
+  </si>
+  <si>
+    <t>Objeto:Fornecimento de monitores, com garantia "on site" de 60 (sessenta) meses, a fim de atender à necessidade do Tribunal Regional Federal da Primeira Região – TRF1 e órgãos participantes (Processo 0028901-62.2025.4.02.8001) </t>
+  </si>
+  <si>
+    <t>90015/2025</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 90015/2025</t>
+  </si>
+  <si>
+    <t>Órgão gerenciador: TRF6</t>
+  </si>
+  <si>
+    <t>Objeto:Aquisição Power Bi SJRJ (Processo 0032871-70.2025.4.02.8001)</t>
+  </si>
+  <si>
+    <t>Objeto:Aquisição Power BI Pro (Processo 0021789-45.2025.4.02.8000)</t>
+  </si>
+  <si>
+    <t>90044/2024</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 90044/2024</t>
+  </si>
+  <si>
+    <t>Órgão gerenciador: Outros - JFPR</t>
+  </si>
+  <si>
+    <t>Objeto:Atualização da solução de rede cabeada e sem fio (wireless) da Justiça Federal do Paraná e órgãos participantes (Processo 0002135-72.2025.4.02.8000)</t>
+  </si>
+  <si>
+    <t>00047/2023</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 00047/2023</t>
+  </si>
+  <si>
+    <t>Órgão gerenciador: TRF5</t>
+  </si>
+  <si>
+    <t>Objeto:CONTRATAÇÃO DE SUBSCRIÇÕES DE SOFTWARE CORPORATIVO DE CÓDIGO ABERTO DO TIPO PLATAFORMA DE CONTÊINERES, SISTEMAS OPERACIONAIS E SERVIDORES DE APLICAÇÃO DA RED HAT, COM SUPORTE E GARANTIA DE ATUALIZAÇÃO DE VERSÕES PELO PERÍODO DE 36 (TRINTA E SEIS) MESES; SUBSCRIÇÕES DE TREINAMENTO OFICIAL E DE SERVIÇOS DE GERENCIAMENTO TÉCNICO DE CONTA DA RED HAT, PELO PERÍODO DE 12 (DOZE) MESES; E SERVIÇOS TÉCNICOS ESPECIALIZADOS DA RED HAT, PELO PERÍODO DE 12 (DOZE) MESES, PARA ATENDER AS NECESSIDADES DE MANUTENÇÃO DA INFRAESTRUTURA DE TI INSTALADA NO TRIBUNAL REGIONAL FEDERAL DA 5ª REGÃO (ÓRGÃO GERENCIADOR) E NOS DEMAIS ÓRGÃOS PARTICIPANTES (processo 0011992-45.2025.4.02.8000)</t>
+  </si>
+  <si>
+    <t>90008/2025</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 90008/2025</t>
+  </si>
+  <si>
+    <t>Órgão gerenciador: TRF4</t>
+  </si>
+  <si>
+    <t>Objeto:Contratação de solução de subscrição de licenças da plataforma Zoom, incluindo licenças para reuniões e webinar, com período de vigência de 36 (trinta e seis meses) - Processo 0024416-22.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>90009/2025</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 90009/2025</t>
+  </si>
+  <si>
+    <t>Objeto:Fornecimento de manutenção e atualização de licenças, novas licenças, serviços de implantação, serviços técnicos profissionais e suporte técnico especializado para solução de gerenciamento de acesso privilegiado (PAM - Privileged  Access Management) Senha Segura, da fabricante MT4 Tecnologia, por um período de 36 (trinta e seis) meses</t>
+  </si>
+  <si>
+    <t>90028/2024</t>
+  </si>
+  <si>
+    <t>Nº do Pregão: 90028/2024</t>
+  </si>
+  <si>
+    <t>Objeto:Aquisição de Computadores Servidores, incluindo serviços de instalação e garantia por um prazo de 84 (oitenta e quatro) meses (Processo 0003528-32.2025.4.02.8000)</t>
+  </si>
+  <si>
+    <t>Objeto:Fornecimento de computadores, com garantia "on site" de 60 (sessenta) meses, a fim de atender à necessidade do Tribunal Regional Federal da Primeira Região – TRF1 e órgãos participantes (Processo 0000931-27.2024.4.02.8000) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -398,104 +473,230 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D3"/>
+      <selection activeCell="A1" sqref="A1:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="434.037" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="799.805" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>