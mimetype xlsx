--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -44,252 +44,252 @@
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>body</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-02.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-02.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-02.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-02.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.ods</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-02.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-02.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.csv</t>
   </si>