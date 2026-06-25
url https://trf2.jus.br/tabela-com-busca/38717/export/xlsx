--- v2 (2026-04-30)
+++ v3 (2026-06-25)
@@ -44,57 +44,57 @@
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>body</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-05.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-05.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-05.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
   </si>
@@ -128,57 +128,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-05.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-05.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-05.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
   </si>
@@ -212,57 +212,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.ods</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-05.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-05.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-05.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
   </si>