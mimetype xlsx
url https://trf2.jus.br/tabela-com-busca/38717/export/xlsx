--- v3 (2026-06-25)
+++ v4 (2026-08-13)
@@ -44,57 +44,57 @@
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>body</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-05.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-05.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-07.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-07.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-07.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
   </si>
@@ -128,57 +128,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-05.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-05.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-07.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-07.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-07.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
   </si>
@@ -212,57 +212,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.ods</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-05.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-05.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-07.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-07.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-07.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
   </si>